--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -46,53 +46,53 @@
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3417"/>
         <w:gridCol w:w="2752"/>
         <w:gridCol w:w="2886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00560557" w:rsidTr="00EA4E7F">
+      <w:tr w:rsidR="00560557" w:rsidTr="00F86E83">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1055"/>
+          <w:trHeight w:hRule="exact" w:val="913"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="119" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00BE078B">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:eastAsia="Times Roman" w:hAnsi="Times Roman" w:cs="Times Roman"/>
               </w:rPr>
@@ -257,51 +257,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t>Name, Vorname, Geburtsdatum  und Religion des Vaters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
+          <w:p w:rsidR="00C056DC" w:rsidRDefault="00C056DC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560557" w:rsidTr="00EA4E7F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="720"/>
           <w:jc w:val="center"/>
@@ -349,53 +349,53 @@
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560557" w:rsidTr="00EA4E7F">
+      <w:tr w:rsidR="00560557" w:rsidTr="007E59E9">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="861"/>
+          <w:trHeight w:hRule="exact" w:val="1009"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00BE078B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
@@ -409,121 +409,129 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t>und Religion der Paten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00560557" w:rsidRDefault="00560557" w:rsidP="00C056DC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
-        <w:tc>
-[...17 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560557" w:rsidTr="005C0BAF">
+      <w:tr w:rsidR="00560557" w:rsidTr="007E59E9">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="781"/>
+          <w:trHeight w:hRule="exact" w:val="917"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="005C0BAF">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
-              <w:t>Namen der Großeltern des Kindes</w:t>
+              <w:t xml:space="preserve">Namen der Großeltern </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+              </w:rPr>
+              <w:t>des Kindes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
+          <w:p w:rsidR="00C056DC" w:rsidRDefault="00C056DC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00050A68" w:rsidTr="005C0BAF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="623"/>
           <w:jc w:val="center"/>
@@ -716,53 +724,53 @@
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560557" w:rsidTr="00EA4E7F">
+      <w:tr w:rsidR="00560557" w:rsidTr="007E59E9">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="517"/>
+          <w:trHeight w:hRule="exact" w:val="426"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00BE078B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
@@ -830,59 +838,51 @@
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="006F0DFD" w:rsidRDefault="006F0DFD" w:rsidP="006F0DFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Darf die Taufe (Name Kind, </w:t>
             </w:r>
             <w:r w:rsidR="00697BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
               </w:rPr>
-              <w:t>Eltern und Taufdatum)</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> im Pfarrblatt WIR veröffentlicht werden?</w:t>
+              <w:t>Eltern und Taufdatum) im Pfarrblatt WIR veröffentlicht werden?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00560557" w:rsidRDefault="00560557"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1129,59 +1129,89 @@
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00EA4E7F" w:rsidRDefault="00EA4E7F" w:rsidP="00EC1F90">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Geburtsurkunde des Kindes </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA4E7F" w:rsidRDefault="00EA4E7F" w:rsidP="00EA4E7F">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Pate muss 16. Lebensjahr vollendet haben, </w:t>
+              <w:t xml:space="preserve">Pate muss </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436806">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>16. Lebensjahr</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> vollendet haben, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00436806">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>röm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00436806">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">-kath. </w:t>
+            </w:r>
+            <w:r w:rsidR="00436806">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nicht ausgetreten) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436806">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>und gefirmt sein</w:t>
+            </w:r>
             <w:r>
-              <w:t>röm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">-kath. und gefirmt sein. Die Daten sind im Pfarrprogramm vorhanden, außer </w:t>
+              <w:t xml:space="preserve">. Die Daten sind im Pfarrprogramm vorhanden, außer </w:t>
             </w:r>
             <w:r w:rsidR="00BC6E94">
               <w:t xml:space="preserve">der </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Pate </w:t>
             </w:r>
             <w:r w:rsidR="00BC6E94">
               <w:t>wurde im Ausland getauft und gefirmt.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA4E7F" w:rsidRDefault="00EA4E7F" w:rsidP="00EA4E7F">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Grundsätzlich </w:t>
             </w:r>
             <w:r w:rsidR="00824416">
               <w:t>ist</w:t>
             </w:r>
@@ -1203,51 +1233,51 @@
               </w:rPr>
               <w:t xml:space="preserve">und </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">eine Patin möglich. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EA4E7F" w:rsidRDefault="00BB6918" w:rsidP="004C18F6">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Pass</w:t>
             </w:r>
             <w:r w:rsidR="004C18F6">
               <w:t>, Personalausweis oder Führerschein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00560557" w:rsidRDefault="00560557" w:rsidP="00050A68"/>
+    <w:p w:rsidR="00560557" w:rsidRDefault="00560557" w:rsidP="00903B4A"/>
     <w:sectPr w:rsidR="00560557">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008108A9" w:rsidRDefault="00BE078B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="008108A9" w:rsidRDefault="00BE078B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1562,117 +1592,125 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00560557"/>
     <w:rsid w:val="00050A68"/>
     <w:rsid w:val="001D2F8A"/>
     <w:rsid w:val="002433EC"/>
     <w:rsid w:val="003606E0"/>
+    <w:rsid w:val="00436806"/>
     <w:rsid w:val="004C18F6"/>
     <w:rsid w:val="00560557"/>
     <w:rsid w:val="005C0BAF"/>
     <w:rsid w:val="00697BF3"/>
     <w:rsid w:val="006F0DFD"/>
+    <w:rsid w:val="007C13DC"/>
+    <w:rsid w:val="007E59E9"/>
     <w:rsid w:val="008108A9"/>
     <w:rsid w:val="00824416"/>
+    <w:rsid w:val="00903B4A"/>
+    <w:rsid w:val="00A55C16"/>
     <w:rsid w:val="00BB6918"/>
     <w:rsid w:val="00BC6E94"/>
     <w:rsid w:val="00BD46BB"/>
     <w:rsid w:val="00BE078B"/>
+    <w:rsid w:val="00C056DC"/>
     <w:rsid w:val="00C20B6A"/>
+    <w:rsid w:val="00D84C1B"/>
     <w:rsid w:val="00EA4E7F"/>
     <w:rsid w:val="00EC1F90"/>
     <w:rsid w:val="00F278AF"/>
     <w:rsid w:val="00F631FD"/>
+    <w:rsid w:val="00F86E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6746B1C9"/>
+  <w14:docId w14:val="05355881"/>
   <w15:docId w15:val="{95F1C0BF-935E-41AE-A868-F429DD058C8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
@@ -3274,65 +3312,65 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>735</Characters>
+  <Words>119</Words>
+  <Characters>752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Diözese Feldkirch</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>850</CharactersWithSpaces>
+  <CharactersWithSpaces>870</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>